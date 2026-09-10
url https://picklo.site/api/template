--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -1,1046 +1,775 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73879d89fb1d466c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...13 lines deleted...]
-</workbook>
+<x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheets>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="README" sheetId="1" r:id="R057d5d9c779c4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Структура" sheetId="2" r:id="R532d2b4e8f1444a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Иерархия цен" sheetId="3" r:id="R1b9c78120d684cd7"/>
+  </x:sheets>
+</x:workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...108 lines deleted...]
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6" /></Relationships>
+<x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:fonts count="5">
+    <x:font>
+      <x:sz val="11"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="18"/>
+      <x:color rgb="FFFFFFFF"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="11"/>
+      <x:color rgb="FF1B5E48"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="11"/>
+      <x:color rgb="FF263B33"/>
+      <x:name val="Carlito"/>
+    </x:font>
+    <x:font>
+      <x:b/>
+      <x:sz val="11"/>
+      <x:color rgb="FFFFFFFF"/>
+      <x:name val="Carlito"/>
+    </x:font>
+  </x:fonts>
+  <x:fills count="4">
+    <x:fill>
+      <x:patternFill patternType="none"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="gray125"/>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FF26785C"/>
+      </x:patternFill>
+    </x:fill>
+    <x:fill>
+      <x:patternFill patternType="solid">
+        <x:fgColor rgb="FFEAF4EF"/>
+      </x:patternFill>
+    </x:fill>
+  </x:fills>
+  <x:borders count="8">
+    <x:border/>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:left>
+      <x:top style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:right style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:right>
+      <x:top style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:left>
+      <x:top style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFE3E7E5"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:top style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFE3E7E5"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:left style="thin">
+        <x:color rgb="FFBFD8CE"/>
+      </x:left>
+      <x:top style="thin">
+        <x:color rgb="FFE3E7E5"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFE3E7E5"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:top style="thin">
+        <x:color rgb="FFE3E7E5"/>
+      </x:top>
+      <x:bottom style="thin">
+        <x:color rgb="FFE3E7E5"/>
+      </x:bottom>
+    </x:border>
+    <x:border>
+      <x:bottom style="thin">
+        <x:color rgb="FFE3E7E5"/>
+      </x:bottom>
+    </x:border>
+  </x:borders>
+  <x:cellStyleXfs count="1">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </x:cellStyleXfs>
+  <x:cellXfs count="22">
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment wrapText="1"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <x:xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <x:alignment vertical="center" wrapText="1"/>
+    </x:xf>
+  </x:cellXfs>
+  <x:cellStyles count="1">
+    <x:cellStyle name="Normal" xfId="0"/>
+  </x:cellStyles>
+</x:styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55a704b8e7474327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="R3ec4958863f14353" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3e520fdee0e54472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R057d5d9c779c4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="R532d2b4e8f1444a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="R1b9c78120d684cd7" /></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="StructureTemplate" displayName="StructureTemplate" ref="A1:E5" headerRowCount="1" totalsRowCount="0" totalsRowShown="0">
+  <x:tableColumns count="5">
+    <x:tableColumn id="1" name="Отдел"/>
+    <x:tableColumn id="2" name="Цвет"/>
+    <x:tableColumn id="3" name="Категория"/>
+    <x:tableColumn id="4" name="Подкатегория"/>
+    <x:tableColumn id="5" name="Кластер"/>
+  </x:tableColumns>
+  <x:tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</x:table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="PriceHierarchyTemplate" displayName="PriceHierarchyTemplate" ref="A1:H6" headerRowCount="1" totalsRowCount="0" totalsRowShown="0">
+  <x:tableColumns count="8">
+    <x:tableColumn id="1" name="Уровень 1"/>
+    <x:tableColumn id="2" name="Уровень 2"/>
+    <x:tableColumn id="3" name="Уровень 3"/>
+    <x:tableColumn id="4" name="Уровень 4"/>
+    <x:tableColumn id="5" name="Уровень 5"/>
+    <x:tableColumn id="6" name="Уровень 6"/>
+    <x:tableColumn id="7" name="Уровень 7"/>
+    <x:tableColumn id="8" name="Уровень 8"/>
+  </x:tableColumns>
+  <x:tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ChatGPT">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="ChatGPT">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
-[...30 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:latin typeface="Calibri Light"/>
+        <a:ea typeface="Calibri Light"/>
+        <a:cs typeface="Calibri Light"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
-        <a:ea typeface=""/>
-[...29 lines deleted...]
-        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:ea typeface="Calibri"/>
+        <a:cs typeface="Calibri"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="ChatGPT">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...6 lines deleted...]
-                <a:satMod val="300000"/>
+                <a:tint val="67000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="73000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="81000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...6 lines deleted...]
-                <a:satMod val="130000"/>
+                <a:tint val="94000"/>
+                <a:lumMod val="102000"/>
+                <a:satMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:shade val="100000"/>
+                <a:lumMod val="100000"/>
+                <a:satMod val="110000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:shade val="78000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="19050">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-[...7 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+                <a:satMod val="150000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="R19efc91a41574327" /></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table2.xml" Id="R327066aa6ed04fe8" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...149 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetViews>
+    <x:sheetView showGridLines="0" workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="23" hidden="0" customWidth="1"/>
+    <x:col min="2" max="2" width="78" hidden="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" ht="34" customHeight="1">
+      <x:c r="A1" s="3" t="str">
+        <x:v>Шаблон импорта Picklo</x:v>
+      </x:c>
+      <x:c r="B1" s="3"/>
+      <x:c r="C1" s="3"/>
+      <x:c r="D1" s="3"/>
+      <x:c r="E1" s="3"/>
+      <x:c r="F1" s="3"/>
+      <x:c r="G1" s="3"/>
+      <x:c r="H1" s="3"/>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="13" t="str">
+        <x:v>Раздел</x:v>
+      </x:c>
+      <x:c r="B3" s="14" t="str">
+        <x:v>Правило</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" ht="34" customHeight="1">
+      <x:c r="A4" s="15" t="str">
+        <x:v>Структура</x:v>
+      </x:c>
+      <x:c r="B4" s="16" t="str">
+        <x:v>Жёсткая последовательность: отдел → категория → подкатегория → кластер.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" ht="34" customHeight="1">
+      <x:c r="A5" s="15" t="str">
+        <x:v>Цвет отдела</x:v>
+      </x:c>
+      <x:c r="B5" s="16" t="str">
+        <x:v>HEX-код, например #4F9D74.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" ht="34" customHeight="1">
+      <x:c r="A6" s="15" t="str">
+        <x:v>Иерархия цен</x:v>
+      </x:c>
+      <x:c r="B6" s="16" t="str">
+        <x:v>Переменная глубина от 1 до 8 уровней.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" ht="34" customHeight="1">
+      <x:c r="A7" s="15" t="str">
+        <x:v>Заполнение уровней</x:v>
+      </x:c>
+      <x:c r="B7" s="16" t="str">
+        <x:v>Заполняйте уровни слева направо. Последние уровни можно оставить пустыми.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" ht="34" customHeight="1">
+      <x:c r="A8" s="15" t="str">
+        <x:v>Одна строка</x:v>
+      </x:c>
+      <x:c r="B8" s="16" t="str">
+        <x:v>Один путь ценовой иерархии. Общие части путей можно повторять.</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" ht="34" customHeight="1">
+      <x:c r="A9" s="15" t="str">
+        <x:v>Товары</x:v>
+      </x:c>
+      <x:c r="B9" s="16" t="str">
+        <x:v>В этой версии не загружаются. Их связь с любым узлом определим отдельно.</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:mergeCells>
+    <x:mergeCell ref="A1:H1"/>
+  </x:mergeCells>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...124 lines deleted...]
-</worksheet>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetViews>
+    <x:sheetView showGridLines="0" workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="25" hidden="0" customWidth="1"/>
+    <x:col min="2" max="2" width="15" hidden="0" customWidth="1"/>
+    <x:col min="3" max="3" width="25" hidden="0" customWidth="1"/>
+    <x:col min="4" max="4" width="25" hidden="0" customWidth="1"/>
+    <x:col min="5" max="5" width="25" hidden="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" ht="28" customHeight="1">
+      <x:c r="A1" s="21" t="str">
+        <x:v>Отдел</x:v>
+      </x:c>
+      <x:c r="B1" s="21" t="str">
+        <x:v>Цвет</x:v>
+      </x:c>
+      <x:c r="C1" s="21" t="str">
+        <x:v>Категория</x:v>
+      </x:c>
+      <x:c r="D1" s="21" t="str">
+        <x:v>Подкатегория</x:v>
+      </x:c>
+      <x:c r="E1" s="21" t="str">
+        <x:v>Кластер</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="16" t="str">
+        <x:v>Свежие продукты</x:v>
+      </x:c>
+      <x:c r="B2" s="16" t="str">
+        <x:v>#4F9D74</x:v>
+      </x:c>
+      <x:c r="C2" s="16" t="str">
+        <x:v>Молочные продукты</x:v>
+      </x:c>
+      <x:c r="D2" s="16" t="str">
+        <x:v>Йогурты</x:v>
+      </x:c>
+      <x:c r="E2" s="16" t="str">
+        <x:v>Йогурты питьевые</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="16" t="str">
+        <x:v>Свежие продукты</x:v>
+      </x:c>
+      <x:c r="B3" s="16" t="str">
+        <x:v>#4F9D74</x:v>
+      </x:c>
+      <x:c r="C3" s="16" t="str">
+        <x:v>Молочные продукты</x:v>
+      </x:c>
+      <x:c r="D3" s="16" t="str">
+        <x:v>Йогурты</x:v>
+      </x:c>
+      <x:c r="E3" s="16" t="str">
+        <x:v>Йогурты густые</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" s="16" t="str">
+        <x:v>Свежие продукты</x:v>
+      </x:c>
+      <x:c r="B4" s="16" t="str">
+        <x:v>#4F9D74</x:v>
+      </x:c>
+      <x:c r="C4" s="16" t="str">
+        <x:v>Молочные продукты</x:v>
+      </x:c>
+      <x:c r="D4" s="16" t="str">
+        <x:v>Молоко</x:v>
+      </x:c>
+      <x:c r="E4" s="16" t="str">
+        <x:v>Молоко базовое</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" s="16" t="str">
+        <x:v>Бакалея</x:v>
+      </x:c>
+      <x:c r="B5" s="16" t="str">
+        <x:v>#D99348</x:v>
+      </x:c>
+      <x:c r="C5" s="16" t="str">
+        <x:v>Напитки</x:v>
+      </x:c>
+      <x:c r="D5" s="16" t="str">
+        <x:v>Вода</x:v>
+      </x:c>
+      <x:c r="E5" s="16" t="str">
+        <x:v>Вода без газа</x:v>
+      </x:c>
+    </x:row>
+  </x:sheetData>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:tableParts count="1">
+    <x:tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R19efc91a41574327"/>
+  </x:tableParts>
+</x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...326 lines deleted...]
-</file>
+<x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <x:sheetViews>
+    <x:sheetView showGridLines="0" workbookViewId="0"/>
+  </x:sheetViews>
+  <x:sheetFormatPr defaultRowHeight="15"/>
+  <x:cols>
+    <x:col min="1" max="1" width="24" hidden="0" customWidth="1"/>
+    <x:col min="2" max="2" width="24" hidden="0" customWidth="1"/>
+    <x:col min="3" max="3" width="24" hidden="0" customWidth="1"/>
+    <x:col min="4" max="4" width="24" hidden="0" customWidth="1"/>
+    <x:col min="5" max="5" width="24" hidden="0" customWidth="1"/>
+    <x:col min="6" max="6" width="24" hidden="0" customWidth="1"/>
+    <x:col min="7" max="7" width="24" hidden="0" customWidth="1"/>
+    <x:col min="8" max="8" width="24" hidden="0" customWidth="1"/>
+  </x:cols>
+  <x:sheetData>
+    <x:row r="1" ht="28" customHeight="1">
+      <x:c r="A1" s="21" t="str">
+        <x:v>Уровень 1</x:v>
+      </x:c>
+      <x:c r="B1" s="21" t="str">
+        <x:v>Уровень 2</x:v>
+      </x:c>
+      <x:c r="C1" s="21" t="str">
+        <x:v>Уровень 3</x:v>
+      </x:c>
+      <x:c r="D1" s="21" t="str">
+        <x:v>Уровень 4</x:v>
+      </x:c>
+      <x:c r="E1" s="21" t="str">
+        <x:v>Уровень 5</x:v>
+      </x:c>
+      <x:c r="F1" s="21" t="str">
+        <x:v>Уровень 6</x:v>
+      </x:c>
+      <x:c r="G1" s="21" t="str">
+        <x:v>Уровень 7</x:v>
+      </x:c>
+      <x:c r="H1" s="21" t="str">
+        <x:v>Уровень 8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="2">
+      <x:c r="A2" s="16" t="str">
+        <x:v>Продукты питания</x:v>
+      </x:c>
+      <x:c r="B2" s="16" t="str">
+        <x:v>Свежие продукты</x:v>
+      </x:c>
+      <x:c r="C2" s="16" t="str">
+        <x:v>Молочная продукция</x:v>
+      </x:c>
+      <x:c r="D2" s="16" t="str">
+        <x:v>Йогурты</x:v>
+      </x:c>
+      <x:c r="E2" s="16" t="str">
+        <x:v>Питьевые</x:v>
+      </x:c>
+      <x:c r="F2" s="16" t="str">
+        <x:v>Клубничные</x:v>
+      </x:c>
+      <x:c r="G2" s="16"/>
+      <x:c r="H2" s="16"/>
+    </x:row>
+    <x:row r="3">
+      <x:c r="A3" s="16" t="str">
+        <x:v>Продукты питания</x:v>
+      </x:c>
+      <x:c r="B3" s="16" t="str">
+        <x:v>Свежие продукты</x:v>
+      </x:c>
+      <x:c r="C3" s="16" t="str">
+        <x:v>Молочная продукция</x:v>
+      </x:c>
+      <x:c r="D3" s="16" t="str">
+        <x:v>Йогурты</x:v>
+      </x:c>
+      <x:c r="E3" s="16" t="str">
+        <x:v>Густые</x:v>
+      </x:c>
+      <x:c r="F3" s="16"/>
+      <x:c r="G3" s="16"/>
+      <x:c r="H3" s="16"/>
+    </x:row>
+    <x:row r="4">
+      <x:c r="A4" s="16" t="str">
+        <x:v>Продукты питания</x:v>
+      </x:c>
+      <x:c r="B4" s="16" t="str">
+        <x:v>Свежие продукты</x:v>
+      </x:c>
+      <x:c r="C4" s="16" t="str">
+        <x:v>Молочная продукция</x:v>
+      </x:c>
+      <x:c r="D4" s="16" t="str">
+        <x:v>Молоко</x:v>
+      </x:c>
+      <x:c r="E4" s="16"/>
+      <x:c r="F4" s="16"/>
+      <x:c r="G4" s="16"/>
+      <x:c r="H4" s="16"/>
+    </x:row>
+    <x:row r="5">
+      <x:c r="A5" s="16" t="str">
+        <x:v>Продукты питания</x:v>
+      </x:c>
+      <x:c r="B5" s="16" t="str">
+        <x:v>Напитки</x:v>
+      </x:c>
+      <x:c r="C5" s="16" t="str">
+        <x:v>Вода</x:v>
+      </x:c>
+      <x:c r="D5" s="16"/>
+      <x:c r="E5" s="16"/>
+      <x:c r="F5" s="16"/>
+      <x:c r="G5" s="16"/>
+      <x:c r="H5" s="16"/>
+    </x:row>
+    <x:row r="6">
+      <x:c r="A6" s="16" t="str">
+        <x:v>Непродовольственные товары</x:v>
+      </x:c>
+      <x:c r="B6" s="16" t="str">
+        <x:v>Бытовая химия</x:v>
+      </x:c>
+      <x:c r="C6" s="16" t="str">
+        <x:v>Стирка</x:v>
+      </x:c>
+      <x:c r="D6" s="16" t="str">
+        <x:v>Гели</x:v>
+      </x:c>
+      <x:c r="E6" s="16"/>
+      <x:c r="F6" s="16"/>
+      <x:c r="G6" s="16"/>
+      <x:c r="H6" s="16"/>
+    </x:row>
+  </x:sheetData>
+  <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <x:tableParts count="1">
+    <x:tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R327066aa6ed04fe8"/>
+  </x:tableParts>
+</x:worksheet>
+</file>